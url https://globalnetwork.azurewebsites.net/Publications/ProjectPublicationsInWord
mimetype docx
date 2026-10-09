--- v15 (2026-09-03)
+++ v16 (2026-10-09)
@@ -1,86 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R77cc53e360c94fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7938f1d9aa69484e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Aghai ZH, Kavi A, Thorsten VR, Somannavar MS, Bhat R, McClure EM, Babineau DC, Patel AB, Saleem S, Dhaded SM, Ramdurg UY, Wylie BJ, Mazariegos M, Tshefu AK, Carlo WA, Krebs NF, Petri WA, Hibberd PL, Asturias EJ, Bucher SL, Patterson JK, Bauserman MS, Esamai F, Goldenberg RL, Boelig RC, Goudar SS, Derman RJ. Risk factors and mortality in infants who received bag and mask ventilation at birth: a secondary analysis from the global network maternal newborn health registry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of perinatology : official journal of the California Perinatal Association</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 06; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42225924</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13472852</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Ramani M, Carlo WA, Mwenechanya M, Chomba E, Goudar SS, Derman RJ, Metgud MC, Kavi A, Bauserman M, Patterson J, Tshefu AK, Lokangaka AL, Krebs NF, Mazariegos M, Barrientos D, Patel AB, Hibberd PL, Bhargav S, Andelkar A, Saleem S, Goldenberg RL, Tikmani SS, Yasmin H, Babineau DC, Hemingway-Foday JJ, Trotta M, Rasco C, McClure EM, Gustafson KE, ABC Study Group. Neurodevelopmental Pediatric Follow-Up After the Azithromycin Prevention in Labor Use Study. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Obstetrics and gynecology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 05; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42133947</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13480320</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Meltzer GY, Duttweiler LP, Saleem S, Shankar K, Mazariegos M, Tshefu A, Patterson JK, Chomba E, Carlo WA, Goudar S, Derman R, Patel AB, Hibberd PL, Liechty E, Essamai F, Asturias E, Babineau DC, Moore J, Tuholske C, Zimmer A, Coull BA, McClure E, Goldenberg RL, Krebs N, Hoffman MK, Wylie BJ. Aspirin and Preterm Birth Among Pregnant People With Increased Heat Exposure: Secondary Analysis of a Randomized Clinical Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>JAMA network open</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 05; 9(5): e2611402.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42090150</w:t>
       </w:r>
       <w:r>
@@ -88,50 +94,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mwenechanya M, Tembo AM, Chomba E, Hoffman MK, Goudar SS, Moore JL, Metgud MC, Somannavar MS, Okitawutshu J, Lokangaka AL, Tshefu AK, Bose CL, Bauserman MS, Figueroa L, Garces A, Krebs NF, Jessani S, Saleem S, Goldenberg RL, Kurhe K, Das P, Patel AB, Hibberd PL, Nyongesa P, Esamai F, Bucher SL, Goco N, Hemingway-Foday JJ, Babineau DC, McClure EM, Silver RM, Derman RJ, Carlo WA, ASPIRIN Study Group Collaborators. Does Adherence Modify Low-Dose Aspirin Effects in Pregnancy? Post Hoc Analysis From a Multi-Centre Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BJOG : an international journal of obstetrics and gynaecology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 04; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42002305</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13485436</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Hibberd PL, Kim JH, Trotta M, Leal SM, Aceituno A, Ward DV, Patel A, Subramaniam A, Carlo WA, Ahmed I, Saleem S, Billah SM, Haque R, Mazariegos M, Esamai F, Somannavar MS, Goudar SS, Chomba E, Mwenchanya M, Lokangaka A, Tshefu A, Goldenberg RL, Bauserman M, Krebs NF, Bucher S, Derman RJ, Petri WA, Koso-Thomas M, Babineau DC, McClure EM, Tita ATN. Impact of prophylactic oral azithromycin during labor on Azithromycin Resistance (AMR) in nasal Staphylococcus aureus and Streptococcus pneumoniae in women and infants in the multi-country Azithromycin Prevention in Labor Use Study (A-PLUS). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>PloS one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 04; 21(4): e0346174.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41996390</w:t>
       </w:r>
       <w:r>
@@ -203,90 +212,96 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Int J Gynaecol Obstet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Jan 13.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41527950</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC13173603</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:t xml:space="preserve">McClure EM, Tita ATN, Carlo WA, Saleem S, Moore JL, Jessani S, Tikmani SS, Shivkumar P, Waikar MR, Patel A, Mwenechanya M, Chomba E, Kavi A, Metgud MC, Goudar SS, Lokangaka A, Tshefu A, Nyongesa P, Esamai F, Haque R, Billah SM, Derman RJ, Bauserman M, Bose CL, Hibberd PL, Ekhaguere OA, Bucher S, Petri WA Jr, Mazariegos M, Krebs NF, Asturias EJ, Hemingway-Foday JJ, Babineau DC, Koso-Thomas M, Goldenberg RL. Non-study post-partum antibiotics use and risk of maternal and neonatal infection: A secondary analysis of the A-PLUS randomized controlled trial. </w:t>
-[...11 lines deleted...]
-        <w:t>2026 Jan 12.</w:t>
+        <w:t xml:space="preserve">McClure EM, Tita ATN, Carlo WA, Saleem S, Moore JL, Jessani S, Tikmani SS, Shivkumar P, Waikar MR, Patel A, Mwenechanya M, Chomba E, Kavi A, Metgud MC, Goudar SS, Lokangaka A, Tshefu A, Nyongesa P, Esamai F, Haque R, Billah SM, Derman RJ, Bauserman M, Bose CL, Hibberd PL, Ekhaguere OA, Bucher S, Petri WA, Mazariegos M, Krebs NF, Asturias EJ, Hemingway-Foday JJ, Babineau DC, Koso-Thomas M, Goldenberg RL. Non-study post-partum antibiotics use and risk of maternal and neonatal infection: A secondary analysis of the A-PLUS randomized controlled trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>International journal of gynaecology and obstetrics: the official organ of the International Federation of Gynaecology and Obstetrics</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 01; 173(3): 1362-1371.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41524099</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13474408</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Boelig RC, Kavi A, Moore JL, Babineau DC, Metgud MC, Somannavar MS, Goudar SS, Derman RJ, Sunder Tikmani S, Saleem S, Goldenberg RL, Lokangaka AL, Tshefu AK, Bauserman MS, Mwenechanya M, Chomba E, Mazariegos M, Figueroa L, Krebs NF, Nyongesa P, Esamai F, Bucher S, Patel AB, Hibberd PL, Petri WA, Billah SM, Haque R, Koso-Thomas M, McClure EM, Carlo WA, Tita ATN; APLUS Trial Group. Timing of Prophylactic Intrapartum Azithromycin Administration and Efficacy in Prevention of Maternal and Infant Infections: A Secondary Analysis of a Randomized Controlled Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BJOG</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Jan 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41479347</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13556140</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">ICMR-SPIC Consortium; Mukherjee R. Cohort profile of the ICMR-Stillbirth Pooled India Cohort (ICMR-SPIC): estimating prevalence, analysing risk factors and developing prediction models for stillbirths in India. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BMJ Open</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 Aug 25;15(8):e099401.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 40854841</w:t>
       </w:r>
@@ -10690,27 +10705,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5934867078fc4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rfe73cc845ac141f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf971e4af58984496" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4eff03c9ddca4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rc32005385d3f419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R669a4e1449294982" /></Relationships>
 </file>