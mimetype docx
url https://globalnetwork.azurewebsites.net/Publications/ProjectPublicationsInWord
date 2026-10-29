--- v16 (2026-10-09)
+++ v17 (2026-10-29)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7938f1d9aa69484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8084389452c94fe4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Aghai ZH, Kavi A, Thorsten VR, Somannavar MS, Bhat R, McClure EM, Babineau DC, Patel AB, Saleem S, Dhaded SM, Ramdurg UY, Wylie BJ, Mazariegos M, Tshefu AK, Carlo WA, Krebs NF, Petri WA, Hibberd PL, Asturias EJ, Bucher SL, Patterson JK, Bauserman MS, Esamai F, Goldenberg RL, Boelig RC, Goudar SS, Derman RJ. Risk factors and mortality in infants who received bag and mask ventilation at birth: a secondary analysis from the global network maternal newborn health registry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of perinatology : official journal of the California Perinatal Association</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 06; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42225924</w:t>
       </w:r>
@@ -10705,27 +10705,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4eff03c9ddca4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rc32005385d3f419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R669a4e1449294982" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R98c5aa55b83448a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re24d1a042be945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1f18f45a86254739" /></Relationships>
 </file>