--- v7 (2026-03-20)
+++ v8 (2026-04-15)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R856182dc59b64d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R109cacd1672347ff" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Gilley SP, Westcott JL, Kemp JF, Long JM, Hambidge KM, Shankar K, Krebs NF; Women First Trial Group. A Multicountry Analysis of Maternal Selenium Status in Pregnancy and Lactation and Infant Birth Outcomes: Findings from the Women First Maternal Preconception Study. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Nutr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Feb;156(2):101279.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41461273</w:t>
       </w:r>
@@ -10531,27 +10531,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R000228d6c5c040ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd4a5400bae8d49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbdc9135c5922499f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdcec443ffbee4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rdbe711a2171748c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R43c6b2be60b04872" /></Relationships>
 </file>