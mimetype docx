--- v8 (2026-04-15)
+++ v9 (2026-05-05)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R109cacd1672347ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R746e3cc9211d4b45" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Gilley SP, Westcott JL, Kemp JF, Long JM, Hambidge KM, Shankar K, Krebs NF; Women First Trial Group. A Multicountry Analysis of Maternal Selenium Status in Pregnancy and Lactation and Infant Birth Outcomes: Findings from the Women First Maternal Preconception Study. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Nutr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Feb;156(2):101279.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41461273</w:t>
       </w:r>
@@ -912,50 +912,77 @@
         <w:t xml:space="preserve"> PubMedID: 37574046</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC11132314</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Patel A, Bann CM, Thorsten VR, Rao SR, Lokangaka A, Tshefu Kitoto A, Bauserman M, Figueroa L, Krebs NF, Esamai F, Bucher S, Saleem S, Goldenberg RL, Chomba E, Carlo WA, Goudar S, Derman R, Koso-Thomas M, McClure E, Hibberd PL. Can the date of last menstrual period be trusted in the first trimester? Comparisons of gestational age measures from a prospective cohort study in six low-income to middle-income countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BMJ Open</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2023 Sep 20;13(9):e067470.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 37730415</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC10514667</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Patel A, Bann CM, Thorsten VR, Rao SR, Lokangaka A, Tshefu Kitoto A, Bauserman M, Figueroa L, Krebs NF, Esamai F, Bucher S, Saleem S, Goldenberg RL, Chomba E, Carlo WA, Goudar S, Derman R, Koso-Thomas M, McClure E, Hibberd PL. Can the date of last menstrual period be trusted in the first trimester? Comparisons of gestational age measures from a prospective cohort study in six low-income to middle-income countries. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>BMJ open</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023 09; 13(9): e067470.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 37730415</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC10514667</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Hemingway-Foday J, Tita A, Chomba E, Mwenechanya M, Mweemba T, Nolen T, Lokangaka A, Tshefu Kitoto A, Lomendje G, Hibberd PL, Patel A, Das PK, Kurhe K, Goudar SS, Kavi A, Metgud M, Saleem S, Tikmani SS, Esamai F, Nyongesa P, Sagwe A, Figueroa L, Mazariegos M, Billah SM, Haque R, Shahjahan Siraj M, Goldenberg RL, Bauserman M, Bose C, Liechty EA, Ekhaguere OA, Krebs NF, Derman R, Petri WA, Koso-Thomas M, McClure E, Carlo WA. Prevention of maternal and neonatal death/infections with a single oral dose of azithromycin in women in labour in low-income and middle-income countries (A-PLUS): a study protocol for a multinational, randomised placebo-controlled clinical trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BMJ Open</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -10531,27 +10558,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdcec443ffbee4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rdbe711a2171748c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R43c6b2be60b04872" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra4f8967f6ace46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R2e421334f93f4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R15ccb993bf134e4b" /></Relationships>
 </file>