--- v9 (2026-05-05)
+++ v10 (2026-05-25)
@@ -1,42 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R746e3cc9211d4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6b92dafc0cdd49dc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Meltzer GY, Duttweiler LP, Saleem S, Shankar K, Mazariegos M, Tshefu A, Patterson JK, Chomba E, Carlo WA, Goudar S, Derman R, Patel AB, Hibberd PL, Liechty E, Essamai F, Asturias E, Babineau DC, Moore J, Tuholske C, Zimmer A, Coull BA, McClure E, Goldenberg RL, Krebs N, Hoffman MK, Wylie BJ. Aspirin and Preterm Birth Among Pregnant People With Increased Heat Exposure: Secondary Analysis of a Randomized Clinical Trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>JAMA network open</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 05; 9(5): e2611402.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42090150</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13150641</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Gilley SP, Westcott JL, Kemp JF, Long JM, Hambidge KM, Shankar K, Krebs NF; Women First Trial Group. A Multicountry Analysis of Maternal Selenium Status in Pregnancy and Lactation and Infant Birth Outcomes: Findings from the Women First Maternal Preconception Study. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Nutr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Feb;156(2):101279.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41461273</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC12863136</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10558,27 +10585,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra4f8967f6ace46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R2e421334f93f4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R15ccb993bf134e4b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8a35710897f44566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rbd447ceed1cf4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rede95cf254aa4852" /></Relationships>
 </file>