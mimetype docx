--- v10 (2026-05-25)
+++ v11 (2026-06-14)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6b92dafc0cdd49dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R65a3a35a68954283" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Meltzer GY, Duttweiler LP, Saleem S, Shankar K, Mazariegos M, Tshefu A, Patterson JK, Chomba E, Carlo WA, Goudar S, Derman R, Patel AB, Hibberd PL, Liechty E, Essamai F, Asturias E, Babineau DC, Moore J, Tuholske C, Zimmer A, Coull BA, McClure E, Goldenberg RL, Krebs N, Hoffman MK, Wylie BJ. Aspirin and Preterm Birth Among Pregnant People With Increased Heat Exposure: Secondary Analysis of a Randomized Clinical Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>JAMA network open</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 05; 9(5): e2611402.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42090150</w:t>
       </w:r>
@@ -93,50 +93,53 @@
         <w:t xml:space="preserve"> PMCID: PMC12853505</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Sidze L, Moore JL, Carlo WA, Mwenechanya M, Chomba E, Hemingway-Foday JJ, Kavi A, Metgud MC, Goudar SS, Derman R, Lokangaka AL, Tshefu AK, Bauserman MS, Bose CL, Shivkumar P, Waikar M, Patel AB, Hibberd PL, Nyongesa P, Esamai F, Ekhaguere OA, Bucher SL, Jessani S, Tikmani SS, Saleem S, Goldenberg RL, Billah SM, Lennox R, Haque R, Petri WA, Figueroa L, Mazariegos M, Krebs NF, Nolen TL, Koso-Thomas M, McClure EM, Tita ATN; A-PLUS Trial Group. Intrapartum oral azithromycin for maternal infection prophylaxis and the risk of postpartum hemorrhage: A secondary analysis of the A-PLUS trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Int J Gynaecol Obstet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Jan 13.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41527950</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13173603</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">McClure EM, Tita ATN, Carlo WA, Saleem S, Moore JL, Jessani S, Tikmani SS, Shivkumar P, Waikar MR, Patel A, Mwenechanya M, Chomba E, Kavi A, Metgud MC, Goudar SS, Lokangaka A, Tshefu A, Nyongesa P, Esamai F, Haque R, Billah SM, Derman RJ, Bauserman M, Bose CL, Hibberd PL, Ekhaguere OA, Bucher S, Petri WA Jr, Mazariegos M, Krebs NF, Asturias EJ, Hemingway-Foday JJ, Babineau DC, Koso-Thomas M, Goldenberg RL. Non-study post-partum antibiotics use and risk of maternal and neonatal infection: A secondary analysis of the A-PLUS randomized controlled trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Int J Gynaecol Obstet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Jan 12.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41524099</w:t>
       </w:r>
@@ -10585,27 +10588,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8a35710897f44566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rbd447ceed1cf4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rede95cf254aa4852" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra7dd55e0f0694467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R815c7af55de043da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb6342eaf4b5e4eaa" /></Relationships>
 </file>