--- v11 (2026-06-14)
+++ v12 (2026-07-04)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R65a3a35a68954283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e77e34709294d3c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Meltzer GY, Duttweiler LP, Saleem S, Shankar K, Mazariegos M, Tshefu A, Patterson JK, Chomba E, Carlo WA, Goudar S, Derman R, Patel AB, Hibberd PL, Liechty E, Essamai F, Asturias E, Babineau DC, Moore J, Tuholske C, Zimmer A, Coull BA, McClure E, Goldenberg RL, Krebs N, Hoffman MK, Wylie BJ. Aspirin and Preterm Birth Among Pregnant People With Increased Heat Exposure: Secondary Analysis of a Randomized Clinical Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>JAMA network open</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 05; 9(5): e2611402.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42090150</w:t>
       </w:r>
@@ -235,50 +235,53 @@
           <w:i/>
         </w:rPr>
         <w:t>J Nutr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 Jul;155(7):2385-2397.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 40339908</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC12308138</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Derman RJ, Goudar SS, Metgud MC et al. PRIORITY Trial – Prevention of Iron Deficiency Anemia Post-Delivery: A randomized controlled trial comparing the effectiveness of single-dose intravenous iron with oral iron in the treatment of moderate iron deficiency anemia in postpartum women [version 1]. VeriXiv 2025, 2:90 </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 39909327</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Shankar K, et al. Heat Exposure in Early Pregnancy Is Associated With Lower Linear Growth Characteristics From Birth to 2 Years. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Current Developments in Nutrition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 May; 9:106119.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -6403,74 +6406,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Goudar SS, Dhaded SM, McClure EM, Derman RJ, Patil VD, Mahantshetti NS, Bellad RM, Kodkany B, Moore J, Wright LL, Carlo WA; study investigators. ENC training reduces perinatal mortality in Karnataka, India. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Matern Fetal Neonatal Med</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2012 Jun;25(6):568-74.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 21793707</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13280768</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Bellad MB, Goudar SS, Edlavitch SA, Mahantshetti NS, Naik V, Hemingway-Foday JJ, Gupta M, Nalina HR, Derman R, Moss N, Kodkany BS. Consanguinity, prematurity, birth weight and pregnancy loss: a prospective cohort study at four primary health center areas of Karnataka, India. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Perinatol</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2012 Jun;32(6):431-7.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 21852769</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13276658</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Spector JM, Agrawal P, Kodkany B, Lipsitz S, Lashoher A, Dziekan G, Bahl R, Merialdi M, Mathai M, Lemer C, Gawande A. Improving quality of care for maternal and newborn health: prospective pilot study of the WHO safe childbirth checklist program. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>PLoS One</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2012;7(5):e35151.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 22615733</w:t>
       </w:r>
       <w:r>
@@ -8443,50 +8452,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Patted SS, Goudar SS, Naik VA, Bellad MB, Edlavitch SA, Kodkany BS, Patel A, Chakraborty H, Derman RJ, Geller SE. Side effects of oral misoprostol for the prevention of postpartum hemorrhage: results of a community-based randomised controlled trial in rural India. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Matern Fetal Neonatal Med</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2009 Jan;22(1):24-8.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 19089777</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13307447</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Belizán JM, Althabe F. Commentary on ‘Systematic analysis of research underfunding in maternal and perinatal health’. Funding in maternal and perinatal global health. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BJOG</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2009 Jan; 116(3): 355.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -8760,50 +8772,53 @@
         <w:t xml:space="preserve"> PubMedID: 18723124</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Goudar SS, Chakraborty H, Edlavitch SA, Naik VA, Bellad MB, Patted SS, Patel A, Moore J, McClure EM, Hartwell T, Moss N, Derman RJ, Kodkany BS, Geller SE. Variation in the postpartum hemorrhage rate in a clinical trial of oral misoprostol. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Matern Fetal Neonatal Med</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2008 Aug;21(8):559-64.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 18609354</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13277351</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Panigrahi P, Parida S, Pradhan L, Mohapatra SS, Misra PR, Johnson JA, Chaudhry R, Taylor S, Hansen NI, Gewolb IH. Long-term colonization of a Lactobacillus plantarum synbiotic preparation in the neonatal gut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Pediatr Gastroenterol Nutr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2008 Jul;47(1):45-53.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 18607268</w:t>
       </w:r>
@@ -10588,27 +10603,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra7dd55e0f0694467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R815c7af55de043da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb6342eaf4b5e4eaa" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3afbc4f87baf4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R5ca488d15e5440ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcc9639342f1d4e8b" /></Relationships>
 </file>