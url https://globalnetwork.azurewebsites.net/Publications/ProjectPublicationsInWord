--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,64 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e77e34709294d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd5fb53ab354946f2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:t xml:space="preserve">Aghai ZH, Kavi A, Thorsten VR, Somannavar MS, Bhat R, McClure EM, Babineau DC, Patel AB, Saleem S, Dhaded SM, Ramdurg UY, Wylie BJ, Mazariegos M, Tshefu AK, Carlo WA, Krebs NF, Petri WA, Hibberd PL, Asturias EJ, Bucher SL, Patterson JK, Bauserman MS, Esamai F, Goldenberg RL, Boelig RC, Goudar SS, Derman RJ. Risk factors and mortality in infants who received bag and mask ventilation at birth: a secondary analysis from the global network maternal newborn health registry. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of perinatology : official journal of the California Perinatal Association</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 06; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42225924</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Ramani M, Carlo WA, Mwenechanya M, Chomba E, Goudar SS, Derman RJ, Metgud MC, Kavi A, Bauserman M, Patterson J, Tshefu AK, Lokangaka AL, Krebs NF, Mazariegos M, Barrientos D, Patel AB, Hibberd PL, Bhargav S, Andelkar A, Saleem S, Goldenberg RL, Tikmani SS, Yasmin H, Babineau DC, Hemingway-Foday JJ, Trotta M, Rasco C, McClure EM, Gustafson KE, ABC Study Group. Neurodevelopmental Pediatric Follow-Up After the Azithromycin Prevention in Labor Use Study. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Obstetrics and gynecology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 05; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42133947</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:t xml:space="preserve">Meltzer GY, Duttweiler LP, Saleem S, Shankar K, Mazariegos M, Tshefu A, Patterson JK, Chomba E, Carlo WA, Goudar S, Derman R, Patel AB, Hibberd PL, Liechty E, Essamai F, Asturias E, Babineau DC, Moore J, Tuholske C, Zimmer A, Coull BA, McClure E, Goldenberg RL, Krebs N, Hoffman MK, Wylie BJ. Aspirin and Preterm Birth Among Pregnant People With Increased Heat Exposure: Secondary Analysis of a Randomized Clinical Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>JAMA network open</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 05; 9(5): e2611402.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42090150</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC13150641</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Mwenechanya M, Tembo AM, Chomba E, Hoffman MK, Goudar SS, Moore JL, Metgud MC, Somannavar MS, Okitawutshu J, Lokangaka AL, Tshefu AK, Bose CL, Bauserman MS, Figueroa L, Garces A, Krebs NF, Jessani S, Saleem S, Goldenberg RL, Kurhe K, Das P, Patel AB, Hibberd PL, Nyongesa P, Esamai F, Bucher SL, Goco N, Hemingway-Foday JJ, Babineau DC, McClure EM, Silver RM, Derman RJ, Carlo WA, ASPIRIN Study Group Collaborators. Does Adherence Modify Low-Dose Aspirin Effects in Pregnancy? Post Hoc Analysis From a Multi-Centre Trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>BJOG : an international journal of obstetrics and gynaecology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 04; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42002305</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Hibberd PL, Kim JH, Trotta M, Leal SM, Aceituno A, Ward DV, Patel A, Subramaniam A, Carlo WA, Ahmed I, Saleem S, Billah SM, Haque R, Mazariegos M, Esamai F, Somannavar MS, Goudar SS, Chomba E, Mwenchanya M, Lokangaka A, Tshefu A, Goldenberg RL, Bauserman M, Krebs NF, Bucher S, Derman RJ, Petri WA, Koso-Thomas M, Babineau DC, McClure EM, Tita ATN. Impact of prophylactic oral azithromycin during labor on Azithromycin Resistance (AMR) in nasal Staphylococcus aureus and Streptococcus pneumoniae in women and infants in the multi-country Azithromycin Prevention in Labor Use Study (A-PLUS). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>PloS one</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 04; 21(4): e0346174.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 41996390</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13089724</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Gilley SP, Westcott JL, Kemp JF, Long JM, Hambidge KM, Shankar K, Krebs NF; Women First Trial Group. A Multicountry Analysis of Maternal Selenium Status in Pregnancy and Lactation and Infant Birth Outcomes: Findings from the Women First Maternal Preconception Study. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Nutr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Feb;156(2):101279.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41461273</w:t>
       </w:r>
@@ -10603,27 +10702,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3afbc4f87baf4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R5ca488d15e5440ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcc9639342f1d4e8b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R20047836e632470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rfc90ba3e5d074c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R80635b8f6de145a5" /></Relationships>
 </file>