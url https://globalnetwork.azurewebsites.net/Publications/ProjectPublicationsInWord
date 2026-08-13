--- v13 (2026-07-24)
+++ v14 (2026-08-13)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd5fb53ab354946f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R56fc6d6754a84b49" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Aghai ZH, Kavi A, Thorsten VR, Somannavar MS, Bhat R, McClure EM, Babineau DC, Patel AB, Saleem S, Dhaded SM, Ramdurg UY, Wylie BJ, Mazariegos M, Tshefu AK, Carlo WA, Krebs NF, Petri WA, Hibberd PL, Asturias EJ, Bucher SL, Patterson JK, Bauserman MS, Esamai F, Goldenberg RL, Boelig RC, Goudar SS, Derman RJ. Risk factors and mortality in infants who received bag and mask ventilation at birth: a secondary analysis from the global network maternal newborn health registry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of perinatology : official journal of the California Perinatal Association</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 06; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42225924</w:t>
       </w:r>
@@ -10702,27 +10702,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R20047836e632470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rfc90ba3e5d074c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R80635b8f6de145a5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R90cf283aa53c47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R690c1c177a1a4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R581842a109654577" /></Relationships>
 </file>