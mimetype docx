--- v14 (2026-08-13)
+++ v15 (2026-09-03)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R56fc6d6754a84b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R77cc53e360c94fc4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Aghai ZH, Kavi A, Thorsten VR, Somannavar MS, Bhat R, McClure EM, Babineau DC, Patel AB, Saleem S, Dhaded SM, Ramdurg UY, Wylie BJ, Mazariegos M, Tshefu AK, Carlo WA, Krebs NF, Petri WA, Hibberd PL, Asturias EJ, Bucher SL, Patterson JK, Bauserman MS, Esamai F, Goldenberg RL, Boelig RC, Goudar SS, Derman RJ. Risk factors and mortality in infants who received bag and mask ventilation at birth: a secondary analysis from the global network maternal newborn health registry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of perinatology : official journal of the California Perinatal Association</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 06; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42225924</w:t>
       </w:r>
@@ -324,62 +324,50 @@
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Ali SA, Valeri L, Kahe K, Genkinger JM, Saleem S, Jessani S, Goldenberg RL, Westcott JE, Kemp JF, Garcés AL, Figueroa L, Goudar SS, Dhaded SM, Derman RJ, Tshefu A, Lokangaka AL, Bauserman MS, McClure EM, Koso Thomas M, Kuhn L, Krebs NF; Women First Preconception Nutrition Trial Group. Hemoglobin During Pregnancy Does Not Mediate the Relationship between Nutrition Supplements and Intrauterine Growth: A Secondary Data Analysis of Women First Preconception Nutrition Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>J Nutr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 Jul;155(7):2385-2397.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 40339908</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC12308138</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> PubMedID: 39909327</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Shankar K, et al. Heat Exposure in Early Pregnancy Is Associated With Lower Linear Growth Characteristics From Birth to 2 Years. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Current Developments in Nutrition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 May; 9:106119.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -10702,27 +10690,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R90cf283aa53c47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R690c1c177a1a4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R581842a109654577" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5934867078fc4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rfe73cc845ac141f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf971e4af58984496" /></Relationships>
 </file>